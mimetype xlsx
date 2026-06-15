--- v0 (2026-04-29)
+++ v1 (2026-06-15)
@@ -7,100 +7,136 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <si>
     <t xml:space="preserve">Brychta Jiří, Racio - zdravá výživa</t>
   </si>
   <si>
     <t xml:space="preserve">Politických vězňů 3</t>
   </si>
   <si>
     <t xml:space="preserve">Příbor</t>
   </si>
   <si>
     <t xml:space="preserve">74258</t>
   </si>
   <si>
     <t xml:space="preserve">Potraviny a Nápoje, Zdraví/Sport/Krása</t>
   </si>
   <si>
+    <t xml:space="preserve">Hostinec u Čechů</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hukvaldská 1074</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Příbor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">74258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hostinecucechu.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kadeřnictví Veronika</t>
   </si>
   <si>
     <t xml:space="preserve">Dukelská 1340</t>
   </si>
   <si>
     <t xml:space="preserve">Příbor</t>
   </si>
   <si>
     <t xml:space="preserve">74258</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">Kraniosakrální terapie - přirozená lehkost bytí</t>
   </si>
   <si>
     <t xml:space="preserve">Jičínská 608</t>
   </si>
   <si>
     <t xml:space="preserve">Příbor</t>
   </si>
   <si>
     <t xml:space="preserve">74258</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.facebook.com/kraniopribor</t>
   </si>
   <si>
+    <t xml:space="preserve">Květinová radost</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nádražní 685</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Příbor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">74258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.facebook.com/share/1DuEWsUkwY/?mibextid=wwXIfr</t>
+  </si>
+  <si>
     <t xml:space="preserve">Oáza - pivnice, cukrárna, rozvoz jídel</t>
   </si>
   <si>
     <t xml:space="preserve">U Brány 106</t>
   </si>
   <si>
     <t xml:space="preserve">Příbor</t>
   </si>
   <si>
     <t xml:space="preserve">74258</t>
   </si>
   <si>
     <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
   </si>
   <si>
     <t xml:space="preserve">http://www.restaurace-oaza.cz/?utm_source=firmy.cz&amp;utm_medium=ppd&amp;utm_campaign=firmy.cz-1974800</t>
   </si>
   <si>
     <t xml:space="preserve">Pivovar Pivojem</t>
   </si>
   <si>
     <t xml:space="preserve">Josefa Rašky 392</t>
   </si>
   <si>
     <t xml:space="preserve">Příbor</t>
@@ -159,78 +195,93 @@
   <si>
     <t xml:space="preserve">74258</t>
   </si>
   <si>
     <t xml:space="preserve">Bytové vybavení, zařízení domácnosti</t>
   </si>
   <si>
     <t xml:space="preserve">Tony's bar</t>
   </si>
   <si>
     <t xml:space="preserve">Naměsti Sigmunda Freuda 4</t>
   </si>
   <si>
     <t xml:space="preserve">Přibor</t>
   </si>
   <si>
     <t xml:space="preserve">74257</t>
   </si>
   <si>
     <t xml:space="preserve">Potraviny a Nápoje</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.facebook.com/tonduvbar</t>
   </si>
   <si>
-    <t xml:space="preserve">Věra Kopačková</t>
+    <t xml:space="preserve">Vinotéka u Penny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lidická 480</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Příbor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">74258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vinotéka U Radnice</t>
   </si>
   <si>
     <t xml:space="preserve">Nádražní 418</t>
   </si>
   <si>
     <t xml:space="preserve">Příbor</t>
   </si>
   <si>
     <t xml:space="preserve">74258</t>
   </si>
   <si>
     <t xml:space="preserve">Potraviny a Nápoje</t>
   </si>
   <si>
-    <t xml:space="preserve">Vinotéka u Penny</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Potraviny a Nápoje, Ostatní zboží a služby</t>
+    <t xml:space="preserve">Web business s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Místecká 283</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Příbor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">74258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">Železářství - LASSKÁMEN s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">Místecká 472</t>
   </si>
   <si>
     <t xml:space="preserve">Příbor</t>
   </si>
   <si>
     <t xml:space="preserve">74258</t>
   </si>
   <si>
     <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">http://lasskamenseznam.webmium.com/</t>
   </si>
   <si>
     <t xml:space="preserve">Zlatnictví Jiří Harabiš</t>
   </si>
   <si>
     <t xml:space="preserve">Šmeralova 806</t>
   </si>
@@ -311,320 +362,395 @@
       </c>
       <c r="F1" s="0">
         <v>49.6395648</v>
       </c>
       <c r="G1" s="0">
         <v>18.1444136</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="0">
-        <v>49.636532</v>
+        <v>49.6402231</v>
       </c>
       <c r="G2" s="0">
-        <v>18.1368276</v>
+        <v>18.1613649</v>
+      </c>
+      <c r="H2" s="0" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F3" s="0">
-        <v>49.6406719</v>
+        <v>49.636532</v>
       </c>
       <c r="G3" s="0">
-        <v>18.1349302</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>18.1368276</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="0">
-        <v>49.6409796</v>
+        <v>49.6406719</v>
       </c>
       <c r="G4" s="0">
-        <v>18.1433988</v>
+        <v>18.1349302</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="0">
-        <v>49.6389957</v>
+        <v>49.6391194</v>
       </c>
       <c r="G5" s="0">
-        <v>18.1439411</v>
+        <v>18.1433251</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="0">
-        <v>49.6430612</v>
+        <v>49.6409796</v>
       </c>
       <c r="G6" s="0">
-        <v>18.1450087</v>
+        <v>18.1433988</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F7" s="0">
-        <v>49.6406719</v>
+        <v>49.6389957</v>
       </c>
       <c r="G7" s="0">
-        <v>18.1349302</v>
+        <v>18.1439411</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F8" s="0">
-        <v>49.640114</v>
+        <v>49.6430612</v>
       </c>
       <c r="G8" s="0">
-        <v>18.1447918</v>
+        <v>18.1450087</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F9" s="0">
-        <v>49.6396122</v>
+        <v>49.6406719</v>
       </c>
       <c r="G9" s="0">
-        <v>18.1442123</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>18.1349302</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F10" s="0">
-        <v>49.6395898</v>
+        <v>49.640114</v>
       </c>
       <c r="G10" s="0">
-        <v>18.1430096</v>
+        <v>18.1447918</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F11" s="0">
-        <v>49.6412627</v>
+        <v>49.6396122</v>
       </c>
       <c r="G11" s="0">
-        <v>18.1427695</v>
+        <v>18.1442123</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F12" s="0">
-        <v>49.6408266</v>
+        <v>49.6412627</v>
       </c>
       <c r="G12" s="0">
-        <v>18.1447081</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>18.1427695</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F13" s="0">
+        <v>49.6395898</v>
+      </c>
+      <c r="G13" s="0">
+        <v>18.1430096</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="F14" s="0">
+        <v>49.6421132</v>
+      </c>
+      <c r="G14" s="0">
+        <v>18.1464302</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="F15" s="0">
+        <v>49.6408266</v>
+      </c>
+      <c r="G15" s="0">
+        <v>18.1447081</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="F16" s="0">
         <v>49.6383578</v>
       </c>
-      <c r="G13" s="0">
+      <c r="G16" s="0">
         <v>18.135766</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>