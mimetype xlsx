--- v1 (2026-06-15)
+++ v2 (2026-07-30)
@@ -7,65 +7,83 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <si>
     <t xml:space="preserve">Brychta Jiří, Racio - zdravá výživa</t>
   </si>
   <si>
     <t xml:space="preserve">Politických vězňů 3</t>
   </si>
   <si>
     <t xml:space="preserve">Příbor</t>
   </si>
   <si>
     <t xml:space="preserve">74258</t>
   </si>
   <si>
     <t xml:space="preserve">Potraviny a Nápoje, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Družstvo VIKTORINA LOCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Politických vězňů 48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Příbor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">74258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://bistroviktorina.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Hostinec u Čechů</t>
   </si>
   <si>
     <t xml:space="preserve">Hukvaldská 1074</t>
   </si>
   <si>
     <t xml:space="preserve">Příbor</t>
   </si>
   <si>
     <t xml:space="preserve">74258</t>
   </si>
   <si>
     <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.hostinecucechu.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Kadeřnictví Veronika</t>
   </si>
   <si>
     <t xml:space="preserve">Dukelská 1340</t>
   </si>
@@ -362,395 +380,421 @@
       </c>
       <c r="F1" s="0">
         <v>49.6395648</v>
       </c>
       <c r="G1" s="0">
         <v>18.1444136</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="0">
-        <v>49.6402231</v>
+        <v>49.63972</v>
       </c>
       <c r="G2" s="0">
-        <v>18.1613649</v>
+        <v>18.144647</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0">
-        <v>49.636532</v>
+        <v>49.6402231</v>
       </c>
       <c r="G3" s="0">
-        <v>18.1368276</v>
+        <v>18.1613649</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F4" s="0">
-        <v>49.6406719</v>
+        <v>49.636532</v>
       </c>
       <c r="G4" s="0">
-        <v>18.1349302</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>18.1368276</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="0">
-        <v>49.6391194</v>
+        <v>49.6406719</v>
       </c>
       <c r="G5" s="0">
-        <v>18.1433251</v>
+        <v>18.1349302</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="0">
-        <v>49.6409796</v>
+        <v>49.6391194</v>
       </c>
       <c r="G6" s="0">
-        <v>18.1433988</v>
+        <v>18.1433251</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F7" s="0">
-        <v>49.6389957</v>
+        <v>49.6409796</v>
       </c>
       <c r="G7" s="0">
-        <v>18.1439411</v>
+        <v>18.1433988</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="0">
-        <v>49.6430612</v>
+        <v>49.6389957</v>
       </c>
       <c r="G8" s="0">
-        <v>18.1450087</v>
+        <v>18.1439411</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F9" s="0">
-        <v>49.6406719</v>
+        <v>49.6430612</v>
       </c>
       <c r="G9" s="0">
-        <v>18.1349302</v>
+        <v>18.1450087</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F10" s="0">
-        <v>49.640114</v>
+        <v>49.6406719</v>
       </c>
       <c r="G10" s="0">
-        <v>18.1447918</v>
+        <v>18.1349302</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F11" s="0">
-        <v>49.6396122</v>
+        <v>49.640114</v>
       </c>
       <c r="G11" s="0">
-        <v>18.1442123</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>18.1447918</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F12" s="0">
-        <v>49.6412627</v>
+        <v>49.6396122</v>
       </c>
       <c r="G12" s="0">
-        <v>18.1427695</v>
+        <v>18.1442123</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F13" s="0">
-        <v>49.6395898</v>
+        <v>49.6412627</v>
       </c>
       <c r="G13" s="0">
-        <v>18.1430096</v>
+        <v>18.1427695</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F14" s="0">
-        <v>49.6421132</v>
+        <v>49.6395898</v>
       </c>
       <c r="G14" s="0">
-        <v>18.1464302</v>
+        <v>18.1430096</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F15" s="0">
-        <v>49.6408266</v>
+        <v>49.6421132</v>
       </c>
       <c r="G15" s="0">
-        <v>18.1447081</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>18.1464302</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F16" s="0">
+        <v>49.6408266</v>
+      </c>
+      <c r="G16" s="0">
+        <v>18.1447081</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F17" s="0">
         <v>49.6383578</v>
       </c>
-      <c r="G16" s="0">
+      <c r="G17" s="0">
         <v>18.135766</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>