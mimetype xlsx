--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -7,212 +7,122 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t xml:space="preserve">Junák - český skaut, středisko Příbor, z. s.</t>
   </si>
   <si>
     <t xml:space="preserve">Lidická 51</t>
   </si>
   <si>
     <t xml:space="preserve">Příbor</t>
   </si>
   <si>
     <t xml:space="preserve">74258</t>
   </si>
   <si>
     <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://pribor.skauting.cz/</t>
   </si>
   <si>
-    <t xml:space="preserve">Kulturní dům</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Lidická 560</t>
+    <t xml:space="preserve">LUNA PŘÍBOR, středisko volného času, příspěvková organizace (pracoviště: Dukelská, Kulturní dům,...)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jičínská 54</t>
   </si>
   <si>
     <t xml:space="preserve">Příbor</t>
   </si>
   <si>
     <t xml:space="preserve">74258</t>
   </si>
   <si>
     <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.lunapribor.cz</t>
   </si>
   <si>
-    <t xml:space="preserve">LUNA PŘÍBOR, středisko volného času, příspěvková organizace</t>
-[...52 lines deleted...]
-  <si>
     <t xml:space="preserve">TS LDance, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">náměstí Sigmunda Freuda 23</t>
   </si>
   <si>
     <t xml:space="preserve">Příbor</t>
   </si>
   <si>
     <t xml:space="preserve">74258</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.ldance.cz</t>
   </si>
   <si>
-    <t xml:space="preserve">Základní škola Npor. Loma Příbor</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">Základní umělecká škola, Příbor, Lidická 50, příspěvková organizace</t>
   </si>
   <si>
     <t xml:space="preserve">Lidická 50</t>
   </si>
   <si>
     <t xml:space="preserve">Příbor</t>
   </si>
   <si>
     <t xml:space="preserve">74258</t>
   </si>
   <si>
     <t xml:space="preserve">Vzdělávání, Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.zuspribor.cz</t>
-  </si>
-[...16 lines deleted...]
-    <t xml:space="preserve">https://www.lunapribor.cz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
@@ -263,234 +173,104 @@
       </c>
       <c r="G1" s="0">
         <v>18.1427303</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0">
-        <v>49.6417432</v>
+        <v>49.6402817</v>
       </c>
       <c r="G2" s="0">
-        <v>18.1421339</v>
+        <v>18.1421688</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="0">
-        <v>49.6365917</v>
+        <v>49.640568</v>
       </c>
       <c r="G3" s="0">
-        <v>18.1374802</v>
+        <v>18.1432177</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="0">
-        <v>49.6402817</v>
+        <v>49.6410572</v>
       </c>
       <c r="G4" s="0">
-        <v>18.1421688</v>
+        <v>18.1409334</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>23</v>
-      </c>
-[...128 lines deleted...]
-        <v>53</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>